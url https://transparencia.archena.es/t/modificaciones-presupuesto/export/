--- v0 (2026-04-20)
+++ v1 (2026-10-20)
@@ -12,89 +12,185 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>ejercicio</t>
   </si>
   <si>
     <t>fecha</t>
   </si>
   <si>
     <t>denominacion</t>
   </si>
   <si>
     <t>documento</t>
   </si>
   <si>
+    <t>18-09-2026</t>
+  </si>
+  <si>
+    <t>Transferencia de crédito</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1790578616Resolucion_57583_98558_4%2021-2026.pdf , </t>
+  </si>
+  <si>
+    <t>Generación de Crédito</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1790578644Resolucion_41823_92565_56%2022-2026.pdf , </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1790578673Resolucion_51923_92565_58%2023-2026.pdf , </t>
+  </si>
+  <si>
+    <t>14-09-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1790578323Publicacion_Modificacion_Definitiva._17-2026_18530_95841_17%2017-2026.pdf , </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1790578567Resolucion_27826_98307_3%2020-2026.pdf , </t>
+  </si>
+  <si>
+    <t>02-09-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1790578542Resolucion_52357_92288_23%2019-2026%2019-2026.pdf , </t>
+  </si>
+  <si>
+    <t>06-07-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1790578288Resolucion_47782_77629_56%2016-2026.pdf , </t>
+  </si>
+  <si>
+    <t>03-07-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1790578262Resolucion_36789_93539_4%2015-2026.pdf , </t>
+  </si>
+  <si>
+    <t>02-07-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1790577935Resolucion_70432_95261_4%2013-2026.pdf , </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1790578235Resolucion_51153_95282_7%2014-2026.pdf , </t>
+  </si>
+  <si>
+    <t>20-05-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1790577899Resolucion_49663_93171_7%2011-2026.pdf , </t>
+  </si>
+  <si>
+    <t>Generación de Crédito por nuevos ingresos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1790577964Resolucion_15257_93171_2%2012-2026.pdf , </t>
+  </si>
+  <si>
+    <t>21-04-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1790577803Resolucion_08108_80904_27%2010-2026.pdf , </t>
+  </si>
+  <si>
+    <t>16-04-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1790577772Resolucion_66255_84694_7%209-2026.pdf , </t>
+  </si>
+  <si>
+    <t>13-04-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1790577607Resolucion_57808_84366_11%207-2026.pdf , </t>
+  </si>
+  <si>
+    <t>Generación de Crédito por nuevos ingresos.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1790577741Resolucion_12576_84371_6%208-2026.pdf , </t>
+  </si>
+  <si>
+    <t>26-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1790577544Resolucion_38193_84131_7%206-2026.pdf , </t>
+  </si>
+  <si>
+    <t>17-03-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1790577512Resolucion_82433_84064_10%205-2026.pdf , </t>
+  </si>
+  <si>
     <t>09-03-2026</t>
   </si>
   <si>
-    <t>Generación de Crédito por nuevos ingresos</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1773217543Resolucion_17873_84029_20%20Expte.%204-2026.pdf , </t>
   </si>
   <si>
     <t>06-03-2026</t>
   </si>
   <si>
     <t>Incorporación de remanentes de crédito</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1773217568Resolucion_10292_87881_7%20Expte.%202-2026.pdf , </t>
   </si>
   <si>
     <t>27-02-2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Generación de Crédito</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1773217634Resolucion_62403_77629_28%20Expte.%203-2026.pdf , </t>
   </si>
   <si>
     <t>10-02-2026</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1773217455Resolucion_72095_84404_17%20Expte.%201-2026.pdf , </t>
   </si>
   <si>
     <t>31-12-2025</t>
   </si>
   <si>
     <t>Modificaciones de crédito 2024</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1773217262Modificaci%C3%B3n%20de%20Cr%C3%A9ditos%202025..pdf , </t>
   </si>
   <si>
     <t>31-12-2024</t>
   </si>
   <si>
     <t xml:space="preserve">https://transparencia.archena.es/storage/uploads/1773217228Modificaci%C3%B3n%20de%20Cr%C3%A9ditos%202024..pdf , </t>
   </si>
@@ -537,390 +633,696 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z18"/>
+  <dimension ref="A1:Z36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="49" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="347" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="1">
-        <v>1871</v>
+        <v>1987</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="1">
-        <v>1870</v>
+        <v>1988</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="1">
-        <v>1873</v>
+        <v>1989</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="1">
-        <v>1868</v>
+        <v>1984</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="1">
-        <v>1866</v>
+        <v>1986</v>
       </c>
       <c r="B6">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="1">
-        <v>1865</v>
+        <v>1985</v>
       </c>
       <c r="B7">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="1">
-        <v>812</v>
+        <v>1983</v>
       </c>
       <c r="B8">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="1">
-        <v>813</v>
+        <v>1982</v>
       </c>
       <c r="B9">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1">
-        <v>803</v>
+        <v>1979</v>
       </c>
       <c r="B10">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="1">
-        <v>804</v>
+        <v>1981</v>
       </c>
       <c r="B11">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="1">
-        <v>592</v>
+        <v>1978</v>
       </c>
       <c r="B12">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="1">
-        <v>593</v>
+        <v>1980</v>
       </c>
       <c r="B13">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="1">
-        <v>476</v>
+        <v>1977</v>
       </c>
       <c r="B14">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="1">
-        <v>352</v>
+        <v>1976</v>
       </c>
       <c r="B15">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="1">
-        <v>353</v>
+        <v>1973</v>
       </c>
       <c r="B16">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="1">
-        <v>3</v>
+        <v>1975</v>
       </c>
       <c r="B17">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="1">
+        <v>1972</v>
+      </c>
+      <c r="B18">
+        <v>2026</v>
+      </c>
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" s="1">
+        <v>1971</v>
+      </c>
+      <c r="B19">
+        <v>2026</v>
+      </c>
+      <c r="C19" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" s="1">
+        <v>1871</v>
+      </c>
+      <c r="B20">
+        <v>2026</v>
+      </c>
+      <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" s="1">
+        <v>1870</v>
+      </c>
+      <c r="B21">
+        <v>2026</v>
+      </c>
+      <c r="C21" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21" t="s">
+        <v>42</v>
+      </c>
+      <c r="E21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" s="1">
+        <v>1873</v>
+      </c>
+      <c r="B22">
+        <v>2026</v>
+      </c>
+      <c r="C22" t="s">
+        <v>44</v>
+      </c>
+      <c r="D22" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" s="1">
+        <v>1868</v>
+      </c>
+      <c r="B23">
+        <v>2026</v>
+      </c>
+      <c r="C23" t="s">
+        <v>46</v>
+      </c>
+      <c r="D23" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" s="1">
+        <v>1866</v>
+      </c>
+      <c r="B24">
+        <v>2025</v>
+      </c>
+      <c r="C24" t="s">
+        <v>48</v>
+      </c>
+      <c r="D24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E24" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" s="1">
+        <v>1865</v>
+      </c>
+      <c r="B25">
+        <v>2024</v>
+      </c>
+      <c r="C25" t="s">
+        <v>51</v>
+      </c>
+      <c r="D25" t="s">
+        <v>49</v>
+      </c>
+      <c r="E25" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" s="1">
+        <v>812</v>
+      </c>
+      <c r="B26">
+        <v>2023</v>
+      </c>
+      <c r="C26" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" t="s">
+        <v>54</v>
+      </c>
+      <c r="E26" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" s="1">
+        <v>813</v>
+      </c>
+      <c r="B27">
+        <v>2023</v>
+      </c>
+      <c r="C27" t="s">
+        <v>53</v>
+      </c>
+      <c r="D27" t="s">
+        <v>56</v>
+      </c>
+      <c r="E27" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" s="1">
+        <v>803</v>
+      </c>
+      <c r="B28">
+        <v>2023</v>
+      </c>
+      <c r="C28" t="s">
+        <v>58</v>
+      </c>
+      <c r="D28" t="s">
+        <v>54</v>
+      </c>
+      <c r="E28" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" s="1">
+        <v>804</v>
+      </c>
+      <c r="B29">
+        <v>2023</v>
+      </c>
+      <c r="C29" t="s">
+        <v>58</v>
+      </c>
+      <c r="D29" t="s">
+        <v>56</v>
+      </c>
+      <c r="E29" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" s="1">
+        <v>592</v>
+      </c>
+      <c r="B30">
+        <v>2023</v>
+      </c>
+      <c r="C30" t="s">
+        <v>61</v>
+      </c>
+      <c r="D30" t="s">
+        <v>62</v>
+      </c>
+      <c r="E30" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" s="1">
+        <v>593</v>
+      </c>
+      <c r="B31">
+        <v>2023</v>
+      </c>
+      <c r="C31" t="s">
+        <v>61</v>
+      </c>
+      <c r="D31" t="s">
+        <v>64</v>
+      </c>
+      <c r="E31" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" s="1">
+        <v>476</v>
+      </c>
+      <c r="B32">
+        <v>2023</v>
+      </c>
+      <c r="C32" t="s">
+        <v>66</v>
+      </c>
+      <c r="D32" t="s">
+        <v>67</v>
+      </c>
+      <c r="E32" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" s="1">
+        <v>352</v>
+      </c>
+      <c r="B33">
+        <v>2022</v>
+      </c>
+      <c r="C33" t="s">
+        <v>69</v>
+      </c>
+      <c r="D33" t="s">
+        <v>70</v>
+      </c>
+      <c r="E33" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" s="1">
+        <v>353</v>
+      </c>
+      <c r="B34">
+        <v>2022</v>
+      </c>
+      <c r="C34" t="s">
+        <v>72</v>
+      </c>
+      <c r="D34" t="s">
+        <v>73</v>
+      </c>
+      <c r="E34" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" s="1">
+        <v>3</v>
+      </c>
+      <c r="B35">
+        <v>2021</v>
+      </c>
+      <c r="C35" t="s">
+        <v>75</v>
+      </c>
+      <c r="D35" t="s">
+        <v>76</v>
+      </c>
+      <c r="E35" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" s="1">
         <v>2</v>
       </c>
-      <c r="B18">
+      <c r="B36">
         <v>2021</v>
       </c>
-      <c r="C18" t="s">
-[...6 lines deleted...]
-        <v>48</v>
+      <c r="C36" t="s">
+        <v>78</v>
+      </c>
+      <c r="D36" t="s">
+        <v>79</v>
+      </c>
+      <c r="E36" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">